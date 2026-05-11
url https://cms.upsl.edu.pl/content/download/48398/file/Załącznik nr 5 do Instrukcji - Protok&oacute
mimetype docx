--- v0 (2026-02-04)
+++ v1 (2026-05-11)
@@ -1,722 +1,1316 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00192C71" w:rsidRPr="00FB54E2" w:rsidRDefault="00192C71" w:rsidP="00192C71">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:ind w:left="7282"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Załącznik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
+      <w:pPr>
+        <w:spacing w:before="26"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…………………..…………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
+      <w:pPr>
+        <w:spacing w:before="21"/>
+        <w:ind w:left="707"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(jednostka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>zamawiająca)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="252"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:ind w:left="1131" w:right="996"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>PROTOK</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ł</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zaistniałej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>awarii</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="250"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00192C71" w:rsidRPr="00FB54E2" w:rsidRDefault="00192C71" w:rsidP="00192C71">
-[...190 lines deleted...]
-    <w:p w:rsidR="00192C71" w:rsidRDefault="00192C71" w:rsidP="00192C71">
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1136"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="1136" w:hanging="354"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>miejsce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zdarzenia:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00192C71" w:rsidRPr="00645470" w:rsidRDefault="00192C71" w:rsidP="00192C71">
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1136"/>
+        </w:tabs>
+        <w:spacing w:before="126"/>
+        <w:ind w:left="1136" w:hanging="354"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Opis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>awarii:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00192C71" w:rsidRPr="00FB54E2" w:rsidRDefault="00192C71" w:rsidP="00192C71">
-      <w:pPr>
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...17 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1136"/>
+        </w:tabs>
+        <w:spacing w:before="126"/>
+        <w:ind w:left="1136" w:hanging="354"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Rodzaj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>uszkodzenia:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> ……………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00192C71" w:rsidRPr="00FB54E2" w:rsidRDefault="00192C71" w:rsidP="00192C71">
-      <w:pPr>
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">W wyniku zaistniałego zdarzenia należy (dokonać naprawy, zakupić nowy sprzęt) </w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1136"/>
+        </w:tabs>
+        <w:spacing w:before="126"/>
+        <w:ind w:left="1136" w:hanging="354"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wyniku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zaistniałego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zdarzenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>należy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(dokonać</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>naprawy,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zakupić</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>sprzęt)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00192C71" w:rsidRDefault="00192C71" w:rsidP="00192C71">
-      <w:pPr>
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t>Zamówienia należy udzielić na podstawie Rozdziału IX Instrukcji udzielania</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1135"/>
+          <w:tab w:val="left" w:pos="1137"/>
+        </w:tabs>
+        <w:spacing w:before="126" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="339"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamówienia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>należy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>udzielić</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>podstawie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Rozdziału</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Instrukcji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>udzielania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zamówień</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o wartości nieprzekraczającej równowartości </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">000 zł </w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>170</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 000 zł</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00192C71" w:rsidRDefault="00192C71" w:rsidP="00192C71">
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00192C71" w:rsidRDefault="00192C71" w:rsidP="00192C71">
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00192C71" w:rsidRDefault="00192C71" w:rsidP="00192C71">
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00192C71" w:rsidRPr="00E41DFC" w:rsidRDefault="00192C71" w:rsidP="00192C71">
-[...12 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="126"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
+      <w:pPr>
+        <w:ind w:left="5036" w:right="855"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>……………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00192C71" w:rsidRPr="00645470" w:rsidRDefault="00192C71" w:rsidP="00192C71">
-[...33 lines deleted...]
-        <w:t xml:space="preserve">Podpis kierownika jednostki zamawiającej </w:t>
+    <w:p w:rsidR="00B16691" w:rsidRPr="00691DF3" w:rsidRDefault="00B16691" w:rsidP="00B16691">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="4273"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Podpis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kierownika</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jednostki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>zamawiającej</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F479EF" w:rsidRDefault="00F479EF">
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="00F479EF">
+    <w:p w:rsidR="00963AE0" w:rsidRDefault="00963AE0"/>
+    <w:sectPr w:rsidR="00963AE0" w:rsidSect="00963AE0">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F8A1FC1"/>
+    <w:nsid w:val="0C9146A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="30662F80"/>
-    <w:lvl w:ilvl="0" w:tplc="0415000F">
+    <w:tmpl w:val="044C2F94"/>
+    <w:lvl w:ilvl="0" w:tplc="9A0E7B3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...20 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+        <w:ind w:left="1144" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D0CA74F6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2003" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="953A5BDC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="84C879F6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3730" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="55E246A4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="98F8F056">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5457" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DDCEEB64">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EEC4894A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7183" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="505A00EA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27314B52"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8DE89C48"/>
+    <w:lvl w:ilvl="0" w:tplc="26866932">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="844" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3768FC9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1132" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2F1A44D8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2099" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A7C4785C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3058" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E23C9426">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4018" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F5E03F54">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4977" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D354C95C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5D781C54">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6896" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04185B5A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7855" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="642B1CB1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D52ED272"/>
+    <w:lvl w:ilvl="0" w:tplc="DF7878C0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...13 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1137" w:hanging="356"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DB98E102">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2003" w:hanging="356"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BDD8A630">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2866" w:hanging="356"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="252EA2AE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3730" w:hanging="356"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="833ADB84">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4593" w:hanging="356"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1A7A2926">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5457" w:hanging="356"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F2E2626E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6320" w:hanging="356"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="92A2D242">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7183" w:hanging="356"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C434A4BA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8047" w:hanging="356"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="212"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00192C71"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F479EF"/>
+    <w:rsidRoot w:val="00112C68"/>
+    <w:rsid w:val="00112C68"/>
+    <w:rsid w:val="003A7D2E"/>
+    <w:rsid w:val="00635615"/>
+    <w:rsid w:val="008256CE"/>
+    <w:rsid w:val="00963AE0"/>
+    <w:rsid w:val="00B16691"/>
+    <w:rsid w:val="00C978E9"/>
+    <w:rsid w:val="00FA2120"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{5412636F-94D4-431D-B8D1-6E7635717128}"/>
+  <w15:docId w15:val="{9E21C2E0-D617-463C-B83E-6ED992EADE94}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -760,51 +1354,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -873,51 +1467,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -1073,115 +1667,189 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00192C71"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek1Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA2120"/>
     <w:pPr>
-      <w:spacing w:after="5" w:line="265" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="pl-PL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Nagwek2Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963AE0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="4322"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00963AE0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstpodstawowyZnak"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963AE0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstpodstawowyZnak">
+    <w:name w:val="Tekst podstawowy Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstpodstawowy"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00963AE0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="CW_Lista,Preambuła,Nag 1"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="AkapitzlistZnak"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00192C71"/>
+    <w:rsid w:val="00963AE0"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="851" w:hanging="359"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
-[...5 lines deleted...]
-    <w:rsid w:val="00192C71"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FA2120"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="pl-PL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1454,69 +2122,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>77</Words>
-  <Characters>467</Characters>
+  <Words>74</Words>
+  <Characters>448</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>543</CharactersWithSpaces>
+  <CharactersWithSpaces>521</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>APSL</dc:creator>
+  <dc:creator>Asus</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>